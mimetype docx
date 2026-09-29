--- v0 (2026-08-20)
+++ v1 (2026-09-29)
@@ -1,3134 +1,1526 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/customXML/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXML/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXML/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXML/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00450062" w:rsidRDefault="00450062" w14:paraId="7AE4030E" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:spacing w:before="40" w:after="40"/>
-[...11 lines deleted...]
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="3C81C453" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> (25 words)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITLE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="595574EC" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Full Name¹*, Full Name², Full Name³, …</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full Name¹*, Full Name², Full Name³, …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidP="0639B330" w:rsidRDefault="00000000" w14:paraId="3E737A98" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:color w:val="EE0000"/>
+          <w:color w:val="ee0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:color w:val="EE0000"/>
+          <w:color w:val="ee0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Include as many affiliations as required. Remove this line from your final abstract.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include as many affiliations as required. Remove this line from your final abstract.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="6F32F288" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
-        <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="20" w:before="20" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>¹ [Department, Institution, City, Country] ² [Department, Institution, City, Country] ³ [Department, Institution, City, Country]</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ [Department, Institution, City, Country] ² [Department, Institution, City, Country] ³ [Department, Institution, City, Country]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidP="0639B330" w:rsidRDefault="00000000" w14:paraId="108F3908" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:color w:val="EE0000"/>
+          <w:color w:val="ee0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:color w:val="EE0000"/>
+          <w:color w:val="ee0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Please: do not modify any fonts, font sizes, or margins (the whole abstract needs to fit within 1-page). Add a statement of conclusions reached. Remove this line from your final abstract.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please: do not modify any fonts, font sizes, or margins (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="ee0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the whole abstract needs to fit within 1-page</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="ee0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Add a statement of conclusions reached. Remove this line from your final abstract.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA52AA" w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="618B917D" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">INTRODUCTION: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>sit</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">METHODS: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat.  Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESULTS &amp; DISCUSSION: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="42596158" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
-[...865 lines deleted...]
-        <w:keepNext/>
+        <w:keepNext w:val="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="651DAFBE" wp14:editId="3EEBF4C6">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="5091361" cy="1983647"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1183332455" name="image5.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image9.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
-                    <a:srcRect/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5091361" cy="1983647"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidP="0639B330" w:rsidRDefault="00000000" w14:paraId="51238AFF" w14:textId="5E507FC3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1: Include up to one picture in your abstract (may be a collage of several figures/diagrams). Upload only </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">high-quality</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graphics with enough resolution. The font sizes should be large enough to render the text easily readable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:after="40" w:before="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="ee0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">References: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:color w:val="EE0000"/>
+          <w:color w:val="ee0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Include as many references as required. Remove this line from your final abstract.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include as many references as required. Remove this line from your final abstract.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidP="0639B330" w:rsidRDefault="00000000" w14:paraId="7BEBC06D" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
-        <w:spacing w:before="40" w:after="20" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:spacing w:after="20" w:before="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">[1] First Author et al. Journal. Year.  [2] First Author et al. Journal. Year.  [3] First Author et al. Journal. Year. </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1] First Author et al. Journal. Year. [2] First Author et al. Journal. Year. [3] First Author et al. Journal. Year. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450062" w:rsidP="0639B330" w:rsidRDefault="00000000" w14:paraId="1E420099" w14:textId="77777777">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgements: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0639B330" w:rsidR="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...145 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00450062">
-[...3 lines deleted...]
-      <w:pgMar w:top="1985" w:right="1701" w:bottom="1417" w:left="1701" w:header="624" w:footer="618" w:gutter="0"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="1985" w:left="1701" w:right="1701" w:header="0" w:footer="618"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...38 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Times New Roman"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00450062" w:rsidRDefault="00450062" w14:paraId="641FA768" w14:textId="77777777">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a"/>
-[...1 lines deleted...]
-      <w:tblInd w:w="-986" w:type="dxa"/>
+      <w:tblStyle w:val="Table1"/>
+      <w:tblW w:w="10470.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="-986.0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="nil"/>
-[...4 lines deleted...]
-        <w:insideV w:val="nil"/>
+        <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5236"/>
-      <w:gridCol w:w="5236"/>
+      <w:gridCol w:w="3285"/>
+      <w:gridCol w:w="7185"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="3285"/>
+          <w:gridCol w:w="7185"/>
+        </w:tblGrid>
+      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr w:rsidR="00450062" w:rsidTr="0639B330" w14:paraId="2A06831E" w14:textId="77777777">
+    <w:tr>
       <w:trPr>
-        <w:trHeight w:val="1056"/>
+        <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="1056" w:hRule="atLeast"/>
+        <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
-        <w:tcPr>
-[...3 lines deleted...]
-        <w:p w:rsidR="00450062" w:rsidP="0639B330" w:rsidRDefault="00000000" w14:paraId="2D663A04" w14:textId="77777777">
+        <w:tcPr/>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
           <w:pPr>
             <w:pBdr>
-              <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-              <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4252"/>
-[...26 lines deleted...]
-              <w:tab w:val="right" w:pos="8504"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
+            <w:t xml:space="preserve">Organised by:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+            </w:tabs>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="70BBE5EE" wp14:editId="7370C602">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1891788</wp:posOffset>
+                  <wp:posOffset>47626</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3070737" cy="361950"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="1055370" cy="533400"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="image6.jpg"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1183332457" name="image3.png"/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image6.jpg"/>
+                        <pic:cNvPr id="0" name="image3.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
-                        <a:srcRect/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3070737" cy="361950"/>
+                          <a:ext cx="1055370" cy="533400"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...49 lines deleted...]
-                        </a:prstGeom>
+                        <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
-        <w:tcPr>
-[...3 lines deleted...]
-        <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="518726E7" w14:textId="77777777">
+        <w:tcPr/>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
           <w:pPr>
             <w:pBdr>
-              <w:top w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:val="nil"/>
+              <w:top w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:space="0" w:sz="0" w:val="nil"/>
+              <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4252"/>
-              <w:tab w:val="right" w:pos="8504"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:color w:val="000000"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>In collaboration with:</w:t>
+            <w:t xml:space="preserve">In collaboration with:</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="48EC3DAA" w14:textId="77777777">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
           <w:pPr>
             <w:tabs>
-              <w:tab w:val="center" w:pos="4252"/>
-              <w:tab w:val="right" w:pos="8504"/>
+              <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+              <w:tab w:val="right" w:leader="none" w:pos="8504"/>
             </w:tabs>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:noProof/>
+              <w:rtl w:val="0"/>
             </w:rPr>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6B857EF8" wp14:editId="7B64F324">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2067560</wp:posOffset>
+                  <wp:posOffset>57151</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>152400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3070225" cy="361950"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1183332456" name="image6.jpg"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image6.jpg"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2"/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3070225" cy="361950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3429000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1193165" cy="532130"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="image7.jpg"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1183332453" name="image2.jpg"/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image7.jpg"/>
+                        <pic:cNvPr id="0" name="image2.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3"/>
-                        <a:srcRect/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1193165" cy="532130"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                        </a:prstGeom>
+                        <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
-          <w:r>
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6AD0A071" wp14:editId="60A7EC56">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1762760</wp:posOffset>
+                  <wp:posOffset>3209925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>153035</wp:posOffset>
+                  <wp:posOffset>152400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="358775" cy="359410"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="image4.png"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1183332458" name="image1.png"/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image4.png"/>
+                        <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId4"/>
-                        <a:srcRect/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="358775" cy="359410"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                        </a:prstGeom>
+                        <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="56E0E000" w14:textId="77777777">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="000000"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="1160088B" w14:textId="77777777">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="CircularSpotifyText-Light" w:hAnsi="CircularSpotifyText-Light" w:eastAsia="CircularSpotifyText-Light" w:cs="CircularSpotifyText-Light"/>
-[...2 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="CircularSpotifyText-Light" w:hAnsi="CircularSpotifyText-Light" w:eastAsia="CircularSpotifyText-Light" w:cs="CircularSpotifyText-Light"/>
-[...3 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="040AC7B7" wp14:editId="2C9C6783">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-162134</wp:posOffset>
+            <wp:posOffset>1737840</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="topMargin">
-            <wp:posOffset>-14399</wp:posOffset>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-1040129</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1015314" cy="1272481"/>
-[...4 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="1925955" cy="294640"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr id="1183332454" name="image4.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image4.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
-[...47 lines deleted...]
-                  <a:srcRect/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1925955" cy="294640"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7503510E" wp14:editId="1B4980BF">
+        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-1069337</wp:posOffset>
+            <wp:posOffset>-1123949</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-383536</wp:posOffset>
+            <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7541895" cy="1256030"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7572375" cy="1300163"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="image3.png"/>
-[...1 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:docPr id="1183332452" name="image7.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPr id="0" name="image7.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect b="0" l="-939" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7541895" cy="1256030"/>
+                    <a:ext cx="7572375" cy="1300163"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="2C347751" w14:textId="77777777">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-    <w:r>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>Breakthrough</w:t>
-[...1 lines deleted...]
-    <w:r>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...36 lines deleted...]
-      <w:t>on Biomedicine and Health</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00450062" w:rsidRDefault="00000000" w14:paraId="73D22874" w14:textId="77777777">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:iCs/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:drawing>
-[...41 lines deleted...]
-      </w:drawing>
+      <w:t xml:space="preserve">Breakthrough</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Conferences</w:t>
+      <w:br w:type="textWrapping"/>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">on Biomedicine and Health</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...8 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...23 lines deleted...]
-  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{F45D1DC6-0E2D-46AE-BB7F-321367704B13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:lang w:val="en" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:before="100" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:before="100" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...376 lines deleted...]
-  </w:latentStyles>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="Normal"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="4472C4" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="4472C4" w:sz="24" w:space="0"/>
+        <w:top w:color="4472c4" w:space="0" w:sz="24" w:val="single"/>
+        <w:left w:color="4472c4" w:space="0" w:sz="24" w:val="single"/>
+        <w:bottom w:color="4472c4" w:space="0" w:sz="24" w:val="single"/>
+        <w:right w:color="4472c4" w:space="0" w:sz="24" w:val="single"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="4472C4"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:shd w:fill="4472c4" w:val="clear"/>
+      <w:spacing w:after="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps/>
-      <w:color w:val="FFFFFF"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="ffffff"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="D9E2F3" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="D9E2F3" w:sz="24" w:space="0"/>
+        <w:top w:color="d9e2f3" w:space="0" w:sz="24" w:val="single"/>
+        <w:left w:color="d9e2f3" w:space="0" w:sz="24" w:val="single"/>
+        <w:bottom w:color="d9e2f3" w:space="0" w:sz="24" w:val="single"/>
+        <w:right w:color="d9e2f3" w:space="0" w:sz="24" w:val="single"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:shd w:fill="d9e2f3" w:val="clear"/>
+      <w:spacing w:after="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps/>
+      <w:smallCaps w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="4472C4" w:sz="6" w:space="2"/>
+        <w:top w:color="4472c4" w:space="2" w:sz="6" w:val="single"/>
       </w:pBdr>
-      <w:spacing w:before="300" w:after="0"/>
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:after="0" w:before="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps/>
-      <w:color w:val="1F3863"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="1f3863"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dotted" w:color="4472C4" w:sz="6" w:space="2"/>
+        <w:top w:color="4472c4" w:space="2" w:sz="6" w:val="dotted"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps/>
-      <w:color w:val="2F5496"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="2f5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="4472C4" w:sz="6" w:space="1"/>
+        <w:bottom w:color="4472c4" w:space="1" w:sz="6" w:val="single"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps/>
-      <w:color w:val="2F5496"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="2f5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dotted" w:color="4472C4" w:sz="6" w:space="1"/>
+        <w:bottom w:color="4472c4" w:space="1" w:sz="6" w:val="dotted"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps/>
-      <w:color w:val="2F5496"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="2f5496"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="4472c4"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal2" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal3" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+    <w:basedOn w:val="TableNormal3"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-[...27 lines deleted...]
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+    <w:basedOn w:val="TableNormal3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA52AA"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="004E04F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EA52AA"/>
+    <w:rsid w:val="004E04F2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA52AA"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="004E04F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EA52AA"/>
+    <w:rsid w:val="004E04F2"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+    <w:basedOn w:val="TableNormal2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="500" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="595959"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3407,75 +1799,75 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgqtwIzjzqIOpQ5donOffe3qgcGGQ==">CgMxLjA4AHIhMWpMdjdJdWFPbzlkc0hEZzdwbkpfXzZXRW5NMWFmVjgw</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgu8rWhqxyYZa8hyRFaI8TLZlDahA==">CgMxLjA4AHIhMThwal9ZSktKYmVRdUpWbU9GVE5oTjhUWUFCNUo2Rk1t</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f5442a05-7319-4d0d-a723-ee79990f322c" xmlns:ns3="a0c7053b-0646-4c45-ad01-89ead5c4d431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="07b2461b46cfbc3bd58994a4529df3d4" ns2:_="" ns3:_="">
+<file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EE27327A463E4944884C412F82417D21" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="296a3a75bcd36b8055047f51d877d908">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f5442a05-7319-4d0d-a723-ee79990f322c" xmlns:ns3="a0c7053b-0646-4c45-ad01-89ead5c4d431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0a40f1ea1350be6d497ab07cec797184" ns2:_="" ns3:_="">
     <xsd:import namespace="f5442a05-7319-4d0d-a723-ee79990f322c"/>
     <xsd:import namespace="a0c7053b-0646-4c45-ad01-89ead5c4d431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Fechayhora" minOccurs="0"/>
               </xsd:all>
@@ -3506,132 +1898,132 @@
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7b40a2b4-ab6f-46c3-81d7-17a90086c593" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7b40a2b4-ab6f-46c3-81d7-17a90086c593" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Fechayhora" ma:index="24" nillable="true" ma:displayName="Fecha y hora" ma:format="DateOnly" ma:internalName="Fechayhora">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0c7053b-0646-4c45-ad01-89ead5c4d431" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e8dbd6c0-0085-456b-a235-abe341e6e62d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a0c7053b-0646-4c45-ad01-89ead5c4d431">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3676,103 +2068,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f5442a05-7319-4d0d-a723-ee79990f322c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a0c7053b-0646-4c45-ad01-89ead5c4d431" xsi:nil="true"/>
     <Fechayhora xmlns="f5442a05-7319-4d0d-a723-ee79990f322c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</ap:Properties>
+<file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB45BAAD-8E9E-43F8-B55F-547982D9611F}"/>
+</file>
+
+<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEEED662-C7A4-41B3-9446-30524E12FE0C}"/>
+</file>
+
+<file path=customXML/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBD370A-5D71-40A2-B2AA-F3E20C7B54D5}"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EE27327A463E4944884C412F82417D21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>b1b7b118-867a-4fb5-9f18-c17b8eb6d83b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr>MediaServiceImageTags</vt:lpwstr>
   </property>
 </Properties>
 </file>