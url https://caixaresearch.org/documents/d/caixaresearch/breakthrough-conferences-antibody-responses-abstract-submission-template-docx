--- v0 (2026-06-13)
+++ v1 (2026-08-18)
@@ -1,59 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="166224E0" w14:textId="77777777" w:rsidR="002D6534" w:rsidRDefault="002D6534" w:rsidP="00872627">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4586131E" w14:textId="77F53E40" w:rsidR="00872627" w:rsidRPr="0002718A" w:rsidRDefault="00872627" w:rsidP="00872627">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -549,75 +552,79 @@
       <w:r w:rsidRPr="0002718A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="0002718A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: The final decision on the presentation format will be made by the Scientific Committee</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA74C2" w:rsidRPr="0002718A" w:rsidSect="00E665E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1417" w:left="1701" w:header="624" w:footer="618" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10E02A4B" w14:textId="77777777" w:rsidR="00CA0A29" w:rsidRDefault="00CA0A29" w:rsidP="00872627">
+    <w:p w14:paraId="4BB34536" w14:textId="77777777" w:rsidR="00187E0C" w:rsidRDefault="00187E0C" w:rsidP="00872627">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14E55BBC" w14:textId="77777777" w:rsidR="00CA0A29" w:rsidRDefault="00CA0A29" w:rsidP="00872627">
+    <w:p w14:paraId="5523324B" w14:textId="77777777" w:rsidR="00187E0C" w:rsidRDefault="00187E0C" w:rsidP="00872627">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -655,51 +662,61 @@
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CircularSpotifyText-Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000000BF" w:usb1="8001C87F" w:usb2="0000000A" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32BAB2BB" w14:textId="77777777" w:rsidR="00731E45" w:rsidRDefault="00731E45">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DA359C0" w14:textId="2D46BC49" w:rsidR="00D12C90" w:rsidRDefault="00D12C90">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="10472" w:type="dxa"/>
       <w:tblInd w:w="-986" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5236"/>
       <w:gridCol w:w="5236"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D12C90" w14:paraId="0E4F1FB4" w14:textId="77777777" w:rsidTr="004116CE">
@@ -779,182 +796,254 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="3154045" cy="356235"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5236" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4E257FC0" w14:textId="105E75D7" w:rsidR="00D12C90" w:rsidRDefault="0053494B" w:rsidP="0053494B">
+        <w:p w14:paraId="4E257FC0" w14:textId="1666FD73" w:rsidR="00D12C90" w:rsidRDefault="0053494B" w:rsidP="0053494B">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">In </w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">In collaboration </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>with</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00D12C90">
             <w:t>:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6A7B112F" w14:textId="764D8BB3" w:rsidR="00D12C90" w:rsidRDefault="0028101B">
+        <w:p w14:paraId="6A7B112F" w14:textId="1354A3C8" w:rsidR="00D12C90" w:rsidRDefault="00731E45">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680770" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C137D8B" wp14:editId="49504E66">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679746" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C137D8B" wp14:editId="6985F024">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2105660</wp:posOffset>
+                  <wp:posOffset>524090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>220345</wp:posOffset>
+                  <wp:posOffset>188595</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="971550" cy="356235"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
-                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:wrapNone/>
                 <wp:docPr id="493437299" name="Imagen 1" descr="CBM Severo Ochoa"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="CBM Severo Ochoa"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="971550" cy="356235"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680770" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C39EE54" wp14:editId="311BF784">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1508760</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>125515</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1743996" cy="453840"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2109212994" name="Imagen 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="2109212994" name="Imagen 2109212994"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1743996" cy="453840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0DD41006" w14:textId="0B3B2029" w:rsidR="00872627" w:rsidRDefault="00872627">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="452E8C3F" w14:textId="77777777" w:rsidR="00731E45" w:rsidRDefault="00731E45">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B6B6810" w14:textId="77777777" w:rsidR="00CA0A29" w:rsidRDefault="00CA0A29" w:rsidP="00872627">
+    <w:p w14:paraId="788A890F" w14:textId="77777777" w:rsidR="00187E0C" w:rsidRDefault="00187E0C" w:rsidP="00872627">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71B59A57" w14:textId="77777777" w:rsidR="00CA0A29" w:rsidRDefault="00CA0A29" w:rsidP="00872627">
+    <w:p w14:paraId="5519D63E" w14:textId="77777777" w:rsidR="00187E0C" w:rsidRDefault="00187E0C" w:rsidP="00872627">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E163A26" w14:textId="77777777" w:rsidR="00731E45" w:rsidRDefault="00731E45">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0298647D" w14:textId="77777777" w:rsidR="008159D6" w:rsidRDefault="008159D6" w:rsidP="008159D6">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="CircularSpotifyText-Light" w:hAnsi="CircularSpotifyText-Light" w:cs="CircularSpotifyText-Light"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00872627">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668482" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B86579" wp14:editId="1C232B4D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>1740535</wp:posOffset>
           </wp:positionH>
@@ -1169,52 +1258,62 @@
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>on Biomedicine and Health</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="29060447" w14:textId="6E0D6F18" w:rsidR="00E665E6" w:rsidRDefault="00E665E6" w:rsidP="004309FB">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01374CF4" w14:textId="77777777" w:rsidR="00731E45" w:rsidRDefault="00731E45">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18594732"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B2AA224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2567,198 +2666,204 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1922831892">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1998151434">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="403069215">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="643463374">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="666328090">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="785661900">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="132"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A87BF0"/>
     <w:rsid w:val="00023466"/>
     <w:rsid w:val="0002718A"/>
     <w:rsid w:val="00027C9C"/>
     <w:rsid w:val="00067F44"/>
     <w:rsid w:val="000F58A0"/>
     <w:rsid w:val="000F77EF"/>
     <w:rsid w:val="00125563"/>
     <w:rsid w:val="00126EC0"/>
     <w:rsid w:val="0015345F"/>
     <w:rsid w:val="0018410A"/>
+    <w:rsid w:val="00187E0C"/>
     <w:rsid w:val="001A4815"/>
     <w:rsid w:val="001F70AB"/>
     <w:rsid w:val="00225AD0"/>
     <w:rsid w:val="002406DC"/>
     <w:rsid w:val="002544F8"/>
     <w:rsid w:val="002673E9"/>
     <w:rsid w:val="0028101B"/>
     <w:rsid w:val="00281D31"/>
     <w:rsid w:val="002D6534"/>
     <w:rsid w:val="002E1330"/>
     <w:rsid w:val="00301D46"/>
     <w:rsid w:val="0031745B"/>
     <w:rsid w:val="003A13F5"/>
     <w:rsid w:val="003A7122"/>
     <w:rsid w:val="003D1604"/>
     <w:rsid w:val="003D78DB"/>
     <w:rsid w:val="004116CE"/>
     <w:rsid w:val="004309FB"/>
     <w:rsid w:val="004342A1"/>
     <w:rsid w:val="00436087"/>
     <w:rsid w:val="00444D52"/>
     <w:rsid w:val="004654F5"/>
     <w:rsid w:val="00516791"/>
     <w:rsid w:val="0052091A"/>
     <w:rsid w:val="0052471B"/>
     <w:rsid w:val="0053494B"/>
     <w:rsid w:val="00537732"/>
     <w:rsid w:val="00555AA6"/>
     <w:rsid w:val="00595014"/>
     <w:rsid w:val="005A0F7B"/>
     <w:rsid w:val="006B4479"/>
     <w:rsid w:val="006D46BC"/>
     <w:rsid w:val="007015EF"/>
+    <w:rsid w:val="00731E45"/>
     <w:rsid w:val="00751A26"/>
     <w:rsid w:val="007B7B7E"/>
     <w:rsid w:val="007B7BC3"/>
     <w:rsid w:val="007C2B5E"/>
     <w:rsid w:val="007C5508"/>
     <w:rsid w:val="007E41D8"/>
     <w:rsid w:val="00805659"/>
     <w:rsid w:val="00806DE3"/>
     <w:rsid w:val="008159D6"/>
     <w:rsid w:val="00832BD7"/>
     <w:rsid w:val="008434DC"/>
     <w:rsid w:val="00872627"/>
     <w:rsid w:val="00890C9E"/>
     <w:rsid w:val="008A3E09"/>
     <w:rsid w:val="008B36CF"/>
     <w:rsid w:val="008C37B7"/>
     <w:rsid w:val="00904A43"/>
     <w:rsid w:val="00977FDA"/>
     <w:rsid w:val="00997773"/>
     <w:rsid w:val="00A025E7"/>
     <w:rsid w:val="00A40544"/>
     <w:rsid w:val="00A548DB"/>
     <w:rsid w:val="00A56955"/>
     <w:rsid w:val="00A56B7D"/>
     <w:rsid w:val="00A87BF0"/>
     <w:rsid w:val="00A94FBC"/>
     <w:rsid w:val="00AA74C2"/>
     <w:rsid w:val="00AF6F4C"/>
     <w:rsid w:val="00B24071"/>
     <w:rsid w:val="00B36DD2"/>
     <w:rsid w:val="00B4473C"/>
     <w:rsid w:val="00B46793"/>
+    <w:rsid w:val="00B77E5C"/>
     <w:rsid w:val="00B853A1"/>
     <w:rsid w:val="00B92850"/>
     <w:rsid w:val="00BB2A8B"/>
     <w:rsid w:val="00BB6D23"/>
     <w:rsid w:val="00BD4BDB"/>
     <w:rsid w:val="00BE3916"/>
     <w:rsid w:val="00C01FB4"/>
     <w:rsid w:val="00C22E95"/>
     <w:rsid w:val="00C320D8"/>
     <w:rsid w:val="00C7262B"/>
     <w:rsid w:val="00CA0A29"/>
     <w:rsid w:val="00CF1235"/>
     <w:rsid w:val="00CF3CD4"/>
     <w:rsid w:val="00D12C90"/>
     <w:rsid w:val="00D25E9D"/>
     <w:rsid w:val="00D30CB1"/>
     <w:rsid w:val="00D33089"/>
     <w:rsid w:val="00D64787"/>
     <w:rsid w:val="00DA44E4"/>
     <w:rsid w:val="00DE6A82"/>
     <w:rsid w:val="00E14C75"/>
     <w:rsid w:val="00E665E6"/>
     <w:rsid w:val="00EA296C"/>
     <w:rsid w:val="00EF6322"/>
     <w:rsid w:val="00F11A24"/>
     <w:rsid w:val="00F32267"/>
     <w:rsid w:val="00F45DD5"/>
     <w:rsid w:val="00FA55E1"/>
     <w:rsid w:val="00FB0B1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="755E3D73"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1BBFACAD-940E-4D82-83C4-8301F4737C46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="100" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -3949,58 +4054,58 @@
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4233,55 +4338,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a0c7053b-0646-4c45-ad01-89ead5c4d431" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f5442a05-7319-4d0d-a723-ee79990f322c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Fechayhora xmlns="f5442a05-7319-4d0d-a723-ee79990f322c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EE27327A463E4944884C412F82417D21" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="296a3a75bcd36b8055047f51d877d908">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f5442a05-7319-4d0d-a723-ee79990f322c" xmlns:ns3="a0c7053b-0646-4c45-ad01-89ead5c4d431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0a40f1ea1350be6d497ab07cec797184" ns2:_="" ns3:_="">
     <xsd:import namespace="f5442a05-7319-4d0d-a723-ee79990f322c"/>
     <xsd:import namespace="a0c7053b-0646-4c45-ad01-89ead5c4d431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -4484,382 +4606,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...285 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EA6E109-F084-4308-81A3-5A12A128CDA3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71841160-A0F3-4A0A-AF05-4B9CC25E5A8A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a0c7053b-0646-4c45-ad01-89ead5c4d431"/>
+    <ds:schemaRef ds:uri="f5442a05-7319-4d0d-a723-ee79990f322c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B8E4E5E-56DA-4BC2-8332-2AC6FBA2E384}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71841160-A0F3-4A0A-AF05-4B9CC25E5A8A}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18C5416C-CBFE-4515-9322-C4AD2B23E5B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EA6E109-F084-4308-81A3-5A12A128CDA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="47c949bb-e509-4262-b2c5-f21d8c1fb102"/>
-    <ds:schemaRef ds:uri="6fd9039a-89d9-4835-8fe5-3638594aabe9"/>
+    <ds:schemaRef ds:uri="f5442a05-7319-4d0d-a723-ee79990f322c"/>
+    <ds:schemaRef ds:uri="a0c7053b-0646-4c45-ad01-89ead5c4d431"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>92</Words>
   <Characters>506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>